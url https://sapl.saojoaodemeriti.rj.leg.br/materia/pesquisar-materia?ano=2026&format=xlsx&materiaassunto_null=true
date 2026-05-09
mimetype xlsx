--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="888" uniqueCount="426">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -214,50 +214,362 @@
     <t>Concede Medalha de Mérito Deputado Lucas de Andrade Figueira ao Sr WANDERLEY JOSÉ DE ABREU JÚNIOR</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/835/cristiano_santos_neme.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Marinheiro João Cândido ao radialista Sr CRISTIANO SANTOS NEME</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/836/ivan_varela.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Marinheiro João Cândido ao Sr IVAN VARELA DAMASCENO</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/844/projeto_muralha.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo ao Sr PAULO ROBERTO DO NASCIMENTO - Muralha.</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/855/projeto_juanribe_-_doca.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário Marinheiro João Cândido ao Pastor JUANRIBE PAGLIARIN</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Rodrigo Pit</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/856/projeto_dra_vanessa_-_pit.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária Marinheiro João Candido a Dra Vanessa Martins</t>
+  </si>
+  <si>
+    <t>858</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/858/decreto_suplementacao.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar às dotações do Orçamento Vigente e dá providências Correlatas</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/859/projeto_pastor_juanribe_-_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Deputado Lucas de Andrade Figueira ao Fundador Presidente da Comunidade Cristã Paz e Vida, Pastor Juanribe Pagliarin.</t>
+  </si>
+  <si>
+    <t>860</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/860/projeto_de_decreto_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar às dotações do Orçamento Vigente dá providências Correlatas.</t>
+  </si>
+  <si>
+    <t>861</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/861/projeto_jose_santaroni_-_pit.pdf</t>
+  </si>
+  <si>
+    <t>"Concede Título de Cidadão Honorário Marinheiro João Candido ao Sr. JOSÉ SANTARONI - Baixinho"</t>
+  </si>
+  <si>
+    <t>862</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/862/marcos_antonio_barreto_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Deputado Lucas de Andrade Figueira ao Secretário de Ambiente, Mudança do Clima e Bem-Estar Animal, MARCOS ANTONIO BARRETO.</t>
+  </si>
+  <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Carlos Henrique Queiroz</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/863/ccf_000109.pdf</t>
+  </si>
+  <si>
+    <t>"Concede a Medalha de Honra ao Mérito Legislativo ao Subtenente PM Paulo Jorge Rodrigues de Oliveira"</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/864/ccf_000110.pdf</t>
+  </si>
+  <si>
+    <t>"Concede a Medalha de Honra ao Mérito Legislativo ao Sargento PM Wilson Camara Cidade de Santa Rosa"</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/865/ccf_000111.pdf</t>
+  </si>
+  <si>
+    <t>"Concede a Medalha de Honra ao Mérito Legislativo ao Major PM Márcio Cidade De Santa Rosa"</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Eliás Queiroz</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/867/medalha_amanda_ferraz_queiroz_silva-.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE MEDALHA DE HONRA AO MÉRITO LEGISLATIVO A JUÍZA TITULAR DA VARA DA INFÂNCIA, JUVENTUDE E IDOSO, AMANDA FERRAZ QUEIROZ SILVA”.</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/869/medalha_evandro_malta_ferreira_1.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE MEDALHA DE HONRA AO MÉRITO LEGISLATIVO AO CAPITÃO DA PMERJ, EVANDRO MALTA FERREIRA”.</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/870/medalha_glaucio_da_silva_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE MEDALHA DE HONRA AO MÉRITO LEGISLAȚIVO АО CAPITÃO DO CBMERJ, GLAUCIO DA SILVA FERNANDES".</t>
+  </si>
+  <si>
+    <t>871</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/871/medalha_andre_villar_martins.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE MEDALHA DE HONRA AO MÉRITO LEGISLATIVO AO CORONEL DO CBMERJ, ANDRÉ VILLAR MARTINS".</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/874/medalha_helder_garcia_lima_silva.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE MEDALHA DE HONRA AO MÉRITO LEGISLATIVO AO 2° SARGENTO DO CBMERJ, HELDER GARCIA LIMA SILVA.</t>
+  </si>
+  <si>
+    <t>875</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/875/medalha_ricardo_catharina_do_rosario_edt.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE MEDALHA DE HONRA AO MÉRITO LEGISLATIVO AO OFICIAL DE POLÍCIA, RICARDO CATHARINA DO ROSÁRIO.</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/880/documento_2026-04-17_145950.pdf</t>
+  </si>
+  <si>
+    <t>Concede medalha de mérito legislativo Prefeito José de Amorim ao Sr. Washington Reis de Oliveira - Presidente Estadual do MDB.</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/881/medalha_marcelo_gomes_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE MEDALHA DE HONRA AO MÉRITO LEGISLATIVO AO CAPITÃO DA PMERJ, MARCELO GOMES DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/883/projeto_leandro_nogueira_goncalves_-_doca.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Deputado Lucas de Andrade Figueira ao ST LEANDRO NOGUEIRA GONÇALVES</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/884/projeto_luciano_da_silva_costa_-_doca.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Esportivo ao Sr. LUCIANO DA SILVA COSTA</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/885/projeto_renato_lameirao_-_doca.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Deputado Lucas de Andrade Figueira ao Superintendente da Vigilância Sanitária, Sr RENATO CÂNDIDO LAMEIRÃO</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/895/ccf_000132.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha de Honra ao Mérito Legislativo a Sargento EB Camila Meirelles de Queiroz.</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/896/raul_marques_fanzeres-.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha de Mérito Deputado Lucas de Andrade Figueira ao SECRETÁRIO DE ESTADO DE INFRAESTRUTURA E OBRAS PÚBLICAS/SEIOP, Sr RAUL MARQUES FANZERES</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/897/projeto_raul_marques.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha de Mérito Legislativo Prefeito José de Amorim Pereira ao SECRETARIO DE ESTADO DE INFRAESTRUTURA E OBRAS PUBLICAS/SEIOP, Sr RAUL MARQUES FANZERES</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/789/002_-_projeto_de_lei_-_acoes_educativas_na_red.pdf</t>
   </si>
   <si>
     <t>Institui, na Rede Municipal de Ensino de São João de Meriti, ações educativas voltadas à Educação Política, Educação Financeira e Direitos Básicos de Ética e Cidadania, e dá outras providências.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/790/003_-_projeto_de_lei_-_sancoes_sob_maus_tratos.pdf</t>
   </si>
   <si>
     <t>Institui sanções administrativas, na forma de multa, para a prática de maus-tratos contra animais silvestres, domésticos, nativos ou exóticos no Município de São João de Meriti, e dá outras providências.</t>
   </si>
@@ -293,53 +605,50 @@
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/797/010-ccf_000059.pdf</t>
   </si>
   <si>
     <t>Cria o Programa "Parlamento Irmão" para promover intercâmbio de experiências e boas práticas entre а Câmara Municipal de São João de Meriti_x000D_
 e Casas Legislativas municipais, estaduais, federais e estrangeiras com o objetivo de fortalecer a democracia e ampliar a base de conhecimento_x000D_
 humano e tecnológico.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/798/011-ccf_000060.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa "Cidade Irmã" no âmbito do Município dę São João de Meriti e dá outras providências.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>Eliás Queiroz</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/799/012-pl_rampas_de_acesso_nas_calcadas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A CONSTRUÇÃO Е ADEQUAÇÃO DE RAMPAS DE ACESSO NAS CALÇADAS DO MUNICIPIO DE SÃO JOÃO_x000D_
 DE MERITI, ESPECIALMENTE NOS LOCAIS COM FAIXAS DE PEDESTRES.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/800/013-pl_vagas_de_estacionamento_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo para a criação de vagas de estacionamento destinadas a pessoas com deficiência física em grandes centros comerciais no Município de São João de Meriti, em conformidade com o Plano Diretor, e dá outras providências.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_-_dia_do_cao_orelha.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de São João de Meriti o Dia Municipal da Proteção e Defesa dos Animais - "Dia do Cão Orelha”, estabelece medidas de proteção e defesa dos animais, e dá outras providências.</t>
   </si>
   <si>
@@ -354,418 +663,679 @@
   <si>
     <t>804</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/804/mensagem_001_2026_e_plo_lei_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de capacitação em noções básicas de primeiro socorros aos profissionais da educação e funcionários das instituições de ensino públicas e privadas no Município de São João de Meriti.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/805/mensagem_002_2026-_plo_programa_cnh_da_gente.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "CNH da Gente - inclusão e cidadania no trânsito" no Município de São João de Meriti e estabelece outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/806/ccf_000063.pdf</t>
   </si>
   <si>
     <t>Institui o Selo "Amigo dos Animais" no Município de São João de Meriti e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/807/ccf_000064.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cassação do alvará de funcionamento de empresas flagradas realizando descarte irregular de lixo e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/808/ccf_000065.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de colmeias e enxames de abelhas em áreas urbanas que representem risco à população no município de São João de Meriti e dá outras providências.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/809/ccf_000066.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de incentivos para a contratação de pessoas com Transtorno do Espectro Autista (TEA) como empregados ou aprendizes.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/810/ccf_000067.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Prevenção e Combate à Ludopatia no Município de São João de Meriti e dá outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/811/ccf_000068.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Adoção Responsável de Animais no Município de São João de Meriti e dá outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/812/projeto_de_lei_-_creche_noturna.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar e implantar Creches Municipais com funcionamento em período noturno e/ou 24 (vinte e quatro) horas no Município de São João de Meriti, destinadas ao atendimento de crianças cujas mães ou responsáveis legais exerçam atividade laboral em período noturno, e dá outras providências.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/813/projeto_de_lei_-_treinamento_de_primeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de treinamento facultativo em primeiros socorros para pais e responsáveis de recém-nascidos nas maternidades públicas e privadas do Município de São João de Meriti, e dá outras providências.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/815/projeto_de_lei_-_disque_denuncia_animal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço “Disque Denúncia Animal” no âmbito do Município de São João de Meriti, destinado ao recebimento de denúncias de maus-tratos contra animais, e dá outras providências.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/816/projeto_de_lei_-_protecao_as_maes_atipic.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Proteção às Mães Atípicas e Cuidadoras de Pessoas com Deficiência e dá outras providências</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/817/projeto_de_lei_-_prioridade_de_atendimen.pdf</t>
   </si>
   <si>
     <t>Garante a prioridade de atendimento psicossocial, no sistema municipal de saúde, às mães atípicas que se dedicam integralmente ao cuidado de filhos com transtorno do espectro autista</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/818/projeto_de_lei_-_beneficios_para_pessoas.pdf</t>
   </si>
   <si>
     <t>Declara as pessoas ostomizadas como pessoas com deficiência para todos os efeitos legais e garante a elas todos os benefícios sociais, econômicos e tributários</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/819/projeto_da_praca_alexandre_cara_russa_-_rogerio_paes.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação de Espaço Público - Praçа Alexandre Ferreira de Oliveira - Cara Russa).</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>Miltinho</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/823/projeto_bebedouro_-_miltinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação de torneiras e/ou bebedouros de agua potável, em ambientes públicos, destinadas a animais</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/824/esse_rio_e_meu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Projeto Esse Rio é Meu no âmbito das escolas da Rede Municipal de Ensino de São João de Meriti e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/825/projeto_de_lei_-_insercao_do_simbolo_tea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de inserção do Símbolo Mundial de Conscientização  do Transtorno do Espectro Autista (TEA) nas placas de atendimento prioritário em estabelecimentos públicos e privados no Município de São João de Meriti e dá outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/829/projeto_de_lei_-_solicitacao_online_de_m.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Solicitação On-line de Medidas Protetivas de Urgência para Mulheres em Situação de Violência, com acesso simplificado à rede de proteção no Município de São João de Meriti, e dá outras providências.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/830/projeto_de_lei_-_protecao_da_moradia_da_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção do direito de propriedade, posse e moradia da mulher vítima de violência doméstica e familiar no Município de São João de Meriti, e dá outras providências</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/831/projeto_de_lei_-_mecanismos_tecnologicos_de_protecao_as_mulheres.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a implementação de mecanismos tecnológicos de proteção às mulheres em situação de violência doméstica e familiar no Município de São João de Meriti e dá outras providências.</t>
   </si>
   <si>
     <t>834</t>
-  </si>
-[...1 lines deleted...]
-    <t>33</t>
   </si>
   <si>
     <t>Jefferson Martin</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/834/cancerinfantil.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de afastamento remunerado, por tempo indeterminado, a servidores públicos estatutários e ocupantes de cargos em comissão_x000D_
 do Poder Executivo e do Poder Legislativo do Município de São João de Meriti para assistência a filho(a) menor de 18 (dezoito) anos diagnosticado(a) com câncer, e dá outras providências.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/837/mensagem_de_lei_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Institui o novo Regulamento Disciplinar da Guarda Civil Municipal de São João de Meriti e dá outras providências.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/838/mensagem_de_lei_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da escala de serviço da Guarda Civil Municipal de São João de Meriti e dá outras providências</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/840/mensagem_de_lei_no_008-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Abono de Ponto por Aniversário no âmbito da Administração Pública Municipal de São João de Meriti e acresce o art. 83-A à Lei Municipal n° 258, de 14 de maio de 1982 (Estatuto dos Servidores Públicos do Município).</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/841/mensagem_de_lei_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Posturas do Município de São João de Meriti, disciplina o ordenamento urbano, o uso do espaço público, o exercício de atividades econômicas, a publicidade exterior, a limpeza urbana, o sossego público, a fiscalização e o processo administrativo sancionador, e dá outras providências.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/843/mensagem_de_lei_no_004-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação de unidade escolar da Rede Municipal de Ensino no Município de São João de Meriti e dá outras providências.</t>
   </si>
   <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/845/pracas_inclusivas.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a construir e adaptar praças públicas com infraestrutura inclusiva para pessoas com Transtorno do Espectro Autista (TEA) no Município de São João de Meriti e dá outras providências.</t>
+  </si>
+  <si>
+    <t>846</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Aquino, Carlos Henrique Queiroz, Carlos Moutinho, Doca Brazão, Eliás Queiroz, Jefferson Martin, João Nunes, Juninho Vieira, Magrão Nobre, Miltinho, Otojanes Filho, Ratinho Júnior, Rodrigo Pit, Rogério Paes</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/846/plo_estrutura_camara_municipal.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ESTRUTURA E PLANO DE CARGOS DA CÂMARA MUNICIPAL DE SÃO JOÃO DE MERITI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/847/plo_bolsa_reforco_escolar.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE BOLSA REFORÇO ESCOLAR, AOS SERVIDORES MUNICIPAIS DO PODER LEGISLATIVO DE SÃO JOÃO DE MERITI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/848/plo_abono_mes_de_dezembro.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE ABONO SALARIAL NO MÊS DE DEZEMBRO AOS SERVIDORES MUNICIPAIS DO PODER LEGISLATIVO DE SÃO JOÃO DE MERITI.</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/849/plo_auxilio_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO-ALIMENTAÇÃO MENSAL AOS SERVIDORES MUNICIPAIS DO PODER LEGISLATIVO DE SÃO JOÃO DE MERITI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/850/plo_abono_salarial_servidores.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE ABONO SALARIAL AOS SERVIDORES MUNICIPAIS DO PODER LEGISLATIVO DE SÃO JOÃO DE MERITI.</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/851/projeto_de_lei_-_protecao_dos_direitos_d.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Austista (TEA) no Município de São João de Meriti e estabelece diretrizes.</t>
+  </si>
+  <si>
+    <t>852</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/852/projeto_de_lei_-_direito_de_pessoa_com_t.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece o direito de pessoas com Transtorno do Espectro Autista (TEA) de portar alimentos e utensílios de uso pessoal em estabelecimentos públicos e privados no Município de São João de Meriti.</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/853/projeto_de_lei_-_direito_de_acompanhante.pdf</t>
+  </si>
+  <si>
+    <t>Assegura o direito à permanência de acompanhante à pessoa com Transtorno do Espectro Autista (TEA) nas unidades de saúde das redes públicas e privada no Município de São João de Meriti.</t>
+  </si>
+  <si>
+    <t>854</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/854/projeto_de_lei_-_espacos_neurossensoriai.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a implantar espaços neurossensoriais voltados ao público com Transtorno do Espectro Autista (TEA) e outras condições neuroatípicas em novos estabelecimentos públicos de saúde, educação, assistência social e áreas de lazer do Município de São João de Meriti, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/857/projeto_de_lei_-_exames_e_vacinacao_a_do.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa de Coleta de Exames e Vacinação em Domicílio para pessoas com Transtorno do Espectro Autista (TEA) e outras deficiências no âmbito do Município de São João de Meriti, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/866/ccf_000112.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir a Cartilha Virtual de Detecção Precoce do Autismo e o "Programa Pontinhas dos Pés" no âmbito do Município de São João de Meriti, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/868/plo_autoriza_doacao_veiulos.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza doação e baixa de bem móvel pertencente ao patrimônio da Câmara Municipal de São João de Meriti e dá outras providências.</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/873/mensagem_de_lei_014-26_e_projeto_alteracao_da_lei_1692-2009.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei n° 1.692, de 27 de outubro de 2009, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>876</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/876/mensagem_015-2026_e_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/877/projeto_de_lei_-_exame_bera.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da oferta de exame BERA (Potencial Evocado Auditivo de Tronco Encefálico) na rede pública municipal de saúde de São João de Meriti, com prioridade para recém-nascidos, crianças e pessoas com suspeita de deficiência auditiva, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/878/projeto_01.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o serviço gratuito de remoção de pequenos volumes de entulho e bens inservíveis, bem como a criação de Ecopontos para descarte de resíduos no Município de São João de Meriti, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/879/projeto_02.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial do Município de São João de Meriti o "Janeiro Branco", mês de conscientização sobre a saúde mental, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/882/projeto_dia_do_representante_comercial_-_miltinho.pdf</t>
+  </si>
+  <si>
+    <t>Inclui o Dia do Representante Comercial no Calendário Oficial da Cidade</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/886/projeto_segu.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DO BENEFÍCIO DE MEIA-ENTRADA AOS AGENTES DE SEGURANÇA PÚBLICA NO MUNICÍPIO DE SÃO JOÃO DE MERITI</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/887/altercao_loa.pdf</t>
+  </si>
+  <si>
+    <t>Altera os anexos da Lei n° 2.704 de 25 de novembro de 2025, que estima a receita e fixa a despesa do Município para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/888/alteracao_do_ppa.pdf</t>
+  </si>
+  <si>
+    <t>Altera os anexos da Lei n° 2697, de 21 de outubro de 2025 que dispõe sobre o Plano Plurianual do Município para o período de 2026 à 2029.</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/890/mensagem_016-2026_e_projeto_selo_empresa_parceira_do_jovem_aprendiz_meritiense.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Selo "Empresa Parceira do Jovem Aprendiz Meritiense" no âmbito do Município de São João de Meriti e dá outras providências.</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/893/mensagem_de_lei_no_017_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para a realização de Rodeios no Município de São João de Meriti e dá outras providências</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/894/mensagem_019_e_projeto_fecads.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Fundo Especial de Conservação Ambiental e Desenvolvimento Sustentável - FECADS, Revoga a Lei Municipal nº 1.091, de 28 de novembro de 2000 e Altera a Lei nº 2.541, de 11 de março de 2025 e estabelece outras providências.</t>
+  </si>
+  <si>
     <t>828</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/828/pgm001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a qualificação de entidades como Organizações Sociais e dá outras providências.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/839/mensagem_de_lei_no_007-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 224 de 09 de dezembro de 2025 e dá outras providências</t>
   </si>
   <si>
+    <t>889</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/889/mensagem_015-2026_-_altera_lc_188-2018.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n° 188 de 24 de abril de 2018 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/891/mensagem_017-2026_e_projeto_lc_fundo_da_pgm.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O FUNDO ESPECIAL DA PROCURADORIA GERAL DO MUNICÍPIO DE SÃO JOÃO DE MERITI - FESPROC-SJM, ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 214, DE 15 DE AGOSTO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/892/mensagem_018-2026_-_altera_lc_150.pdf</t>
+  </si>
+  <si>
+    <t>Altera Lei Complementar n° 150, de 12 de dezembro de 2012, e dá outras providências.</t>
+  </si>
+  <si>
     <t>822</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/822/proj_resolucao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Prevenção a Enchentes no Município de São João de Meriti e dá outras providências.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>Mesa Diretora</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/832/pre_cria_comissao_especial_prevencao_enchentes.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial de Prevenção a Enchentes no Município de São João de Meriti e dá outras providências.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
     <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/842/mensagem_de_lei_no_010-2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 162, XX da Lei Orgânica do Município, alterado pela Emenda no 55 da Lei Orgânica do Município de São João de Meriti e dá outras providências.</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/872/mensagem_de_lei_011-26_e_projeto_que_altera_art_68_e_cria_68-a_e_68-b_lom.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 68 da Lei Orgânica do Município de São João de Meriti, insere os artigos 68-A e 68-B, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1069,68 +1639,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/788/001_-_medalha_merito_esportivo-_rodrigo_franca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/791/004_-_cidadao_honorario-_major_joel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/792/005_-_honra_ao_merito-_sgt_marcelo_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/793/006_-_honra_ao_merito-_sgt_laert_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/802/015_-_proj_gloria_regina.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/814/decreto_junior_bauru.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/820/projeto_jeanne_-_doca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/821/projeto_edenir_-_doca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/826/mer._leg._douglas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/827/merito_dep._douglas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/833/projeto_de_decreto_-_wanderley_jose.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/835/cristiano_santos_neme.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/836/ivan_varela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/789/002_-_projeto_de_lei_-_acoes_educativas_na_red.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/790/003_-_projeto_de_lei_-_sancoes_sob_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/794/projeto_alexandre_cara_ruca_-_paes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/795/008-ccf_000057.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/796/009-ccf_000058.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/797/010-ccf_000059.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/798/011-ccf_000060.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/799/012-pl_rampas_de_acesso_nas_calcadas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/800/013-pl_vagas_de_estacionamento_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_-_dia_do_cao_orelha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/803/projeto_praca_alexandre_henrique_-_elias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/804/mensagem_001_2026_e_plo_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/805/mensagem_002_2026-_plo_programa_cnh_da_gente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/806/ccf_000063.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/807/ccf_000064.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/808/ccf_000065.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/809/ccf_000066.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/810/ccf_000067.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/811/ccf_000068.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/812/projeto_de_lei_-_creche_noturna.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/813/projeto_de_lei_-_treinamento_de_primeiro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/815/projeto_de_lei_-_disque_denuncia_animal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/816/projeto_de_lei_-_protecao_as_maes_atipic.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/817/projeto_de_lei_-_prioridade_de_atendimen.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/818/projeto_de_lei_-_beneficios_para_pessoas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/819/projeto_da_praca_alexandre_cara_russa_-_rogerio_paes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/823/projeto_bebedouro_-_miltinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/824/esse_rio_e_meu.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/825/projeto_de_lei_-_insercao_do_simbolo_tea.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/829/projeto_de_lei_-_solicitacao_online_de_m.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/830/projeto_de_lei_-_protecao_da_moradia_da_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/831/projeto_de_lei_-_mecanismos_tecnologicos_de_protecao_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/834/cancerinfantil.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/837/mensagem_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/838/mensagem_de_lei_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/840/mensagem_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/841/mensagem_de_lei_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/843/mensagem_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/828/pgm001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/839/mensagem_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/822/proj_resolucao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/832/pre_cria_comissao_especial_prevencao_enchentes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/842/mensagem_de_lei_no_010-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/788/001_-_medalha_merito_esportivo-_rodrigo_franca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/791/004_-_cidadao_honorario-_major_joel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/792/005_-_honra_ao_merito-_sgt_marcelo_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/793/006_-_honra_ao_merito-_sgt_laert_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/802/015_-_proj_gloria_regina.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/814/decreto_junior_bauru.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/820/projeto_jeanne_-_doca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/821/projeto_edenir_-_doca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/826/mer._leg._douglas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/827/merito_dep._douglas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/833/projeto_de_decreto_-_wanderley_jose.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/835/cristiano_santos_neme.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/836/ivan_varela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/844/projeto_muralha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/855/projeto_juanribe_-_doca.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/856/projeto_dra_vanessa_-_pit.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/858/decreto_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/859/projeto_pastor_juanribe_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/860/projeto_de_decreto_suplementar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/861/projeto_jose_santaroni_-_pit.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/862/marcos_antonio_barreto_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/863/ccf_000109.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/864/ccf_000110.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/865/ccf_000111.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/867/medalha_amanda_ferraz_queiroz_silva-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/869/medalha_evandro_malta_ferreira_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/870/medalha_glaucio_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/871/medalha_andre_villar_martins.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/874/medalha_helder_garcia_lima_silva.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/875/medalha_ricardo_catharina_do_rosario_edt.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/880/documento_2026-04-17_145950.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/881/medalha_marcelo_gomes_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/883/projeto_leandro_nogueira_goncalves_-_doca.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/884/projeto_luciano_da_silva_costa_-_doca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/885/projeto_renato_lameirao_-_doca.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/895/ccf_000132.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/896/raul_marques_fanzeres-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/897/projeto_raul_marques.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/789/002_-_projeto_de_lei_-_acoes_educativas_na_red.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/790/003_-_projeto_de_lei_-_sancoes_sob_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/794/projeto_alexandre_cara_ruca_-_paes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/795/008-ccf_000057.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/796/009-ccf_000058.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/797/010-ccf_000059.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/798/011-ccf_000060.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/799/012-pl_rampas_de_acesso_nas_calcadas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/800/013-pl_vagas_de_estacionamento_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_-_dia_do_cao_orelha.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/803/projeto_praca_alexandre_henrique_-_elias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/804/mensagem_001_2026_e_plo_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/805/mensagem_002_2026-_plo_programa_cnh_da_gente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/806/ccf_000063.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/807/ccf_000064.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/808/ccf_000065.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/809/ccf_000066.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/810/ccf_000067.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/811/ccf_000068.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/812/projeto_de_lei_-_creche_noturna.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/813/projeto_de_lei_-_treinamento_de_primeiro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/815/projeto_de_lei_-_disque_denuncia_animal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/816/projeto_de_lei_-_protecao_as_maes_atipic.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/817/projeto_de_lei_-_prioridade_de_atendimen.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/818/projeto_de_lei_-_beneficios_para_pessoas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/819/projeto_da_praca_alexandre_cara_russa_-_rogerio_paes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/823/projeto_bebedouro_-_miltinho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/824/esse_rio_e_meu.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/825/projeto_de_lei_-_insercao_do_simbolo_tea.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/829/projeto_de_lei_-_solicitacao_online_de_m.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/830/projeto_de_lei_-_protecao_da_moradia_da_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/831/projeto_de_lei_-_mecanismos_tecnologicos_de_protecao_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/834/cancerinfantil.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/837/mensagem_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/838/mensagem_de_lei_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/840/mensagem_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/841/mensagem_de_lei_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/843/mensagem_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/845/pracas_inclusivas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/846/plo_estrutura_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/847/plo_bolsa_reforco_escolar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/848/plo_abono_mes_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/849/plo_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/850/plo_abono_salarial_servidores.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/851/projeto_de_lei_-_protecao_dos_direitos_d.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/852/projeto_de_lei_-_direito_de_pessoa_com_t.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/853/projeto_de_lei_-_direito_de_acompanhante.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/854/projeto_de_lei_-_espacos_neurossensoriai.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/857/projeto_de_lei_-_exames_e_vacinacao_a_do.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/866/ccf_000112.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/868/plo_autoriza_doacao_veiulos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/873/mensagem_de_lei_014-26_e_projeto_alteracao_da_lei_1692-2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/876/mensagem_015-2026_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/877/projeto_de_lei_-_exame_bera.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/878/projeto_01.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/879/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/882/projeto_dia_do_representante_comercial_-_miltinho.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/886/projeto_segu.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/887/altercao_loa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/888/alteracao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/890/mensagem_016-2026_e_projeto_selo_empresa_parceira_do_jovem_aprendiz_meritiense.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/893/mensagem_de_lei_no_017_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/894/mensagem_019_e_projeto_fecads.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/828/pgm001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/839/mensagem_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/889/mensagem_015-2026_-_altera_lc_188-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/891/mensagem_017-2026_e_projeto_lc_fundo_da_pgm.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/892/mensagem_018-2026_-_altera_lc_150.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/822/proj_resolucao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/832/pre_cria_comissao_especial_prevencao_enchentes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/842/mensagem_de_lei_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodemeriti.rj.leg.br/media/sapl/public/materialegislativa/2026/872/mensagem_de_lei_011-26_e_projeto_que_altera_art_68_e_cria_68-a_e_68-b_lom.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H57"/>
+  <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="15.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="183.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1462,1158 +2032,2562 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="F15" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>47</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>56</v>
+        <v>112</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
         <v>117</v>
       </c>
-      <c r="D29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G29" s="1" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="H29" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="D30" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="D31" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="H31" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="D32" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
+        <v>104</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="D33" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D34" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="H34" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="D35" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="H35" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="D36" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="D37" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="D38" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>161</v>
+        <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E40" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F40" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>165</v>
+        <v>17</v>
       </c>
       <c r="D41" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E41" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F41" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="H41" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>170</v>
+        <v>21</v>
       </c>
       <c r="D42" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E42" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F42" t="s">
-        <v>35</v>
+        <v>181</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="H42" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>174</v>
+        <v>25</v>
       </c>
       <c r="D43" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E43" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="H43" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>178</v>
+        <v>29</v>
       </c>
       <c r="D44" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E44" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="H44" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>182</v>
+        <v>34</v>
       </c>
       <c r="D45" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E45" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="H45" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>186</v>
+        <v>39</v>
       </c>
       <c r="D46" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E46" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F46" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="H46" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>190</v>
+        <v>43</v>
       </c>
       <c r="D47" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E47" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F47" t="s">
-        <v>191</v>
+        <v>117</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H47" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>195</v>
+        <v>47</v>
       </c>
       <c r="D48" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E48" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F48" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>199</v>
+        <v>52</v>
       </c>
       <c r="D49" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E49" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F49" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="H49" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>203</v>
+        <v>56</v>
       </c>
       <c r="D50" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E50" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F50" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H50" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="D51" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E51" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F51" t="s">
-        <v>106</v>
+        <v>209</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H51" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>211</v>
+        <v>65</v>
       </c>
       <c r="D52" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="E52" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="F52" t="s">
-        <v>106</v>
+        <v>209</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H52" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D53" t="s">
-        <v>215</v>
+        <v>173</v>
       </c>
       <c r="E53" t="s">
+        <v>174</v>
+      </c>
+      <c r="F53" t="s">
+        <v>35</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="F53" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>218</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>73</v>
+      </c>
+      <c r="D54" t="s">
+        <v>173</v>
+      </c>
+      <c r="E54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F54" t="s">
+        <v>35</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="B54" t="s">
-[...14 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>221</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>77</v>
+      </c>
+      <c r="D55" t="s">
+        <v>173</v>
+      </c>
+      <c r="E55" t="s">
+        <v>174</v>
+      </c>
+      <c r="F55" t="s">
+        <v>35</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B55" t="s">
-[...5 lines deleted...]
-      <c r="D55" t="s">
+      <c r="H55" t="s">
         <v>223</v>
-      </c>
-[...10 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="D56" t="s">
-        <v>223</v>
+        <v>173</v>
       </c>
       <c r="E56" t="s">
-        <v>224</v>
+        <v>174</v>
       </c>
       <c r="F56" t="s">
-        <v>228</v>
+        <v>35</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="H56" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>227</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>87</v>
+      </c>
+      <c r="D57" t="s">
+        <v>173</v>
+      </c>
+      <c r="E57" t="s">
+        <v>174</v>
+      </c>
+      <c r="F57" t="s">
+        <v>35</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H57" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>230</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>91</v>
+      </c>
+      <c r="D58" t="s">
+        <v>173</v>
+      </c>
+      <c r="E58" t="s">
+        <v>174</v>
+      </c>
+      <c r="F58" t="s">
+        <v>35</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="H58" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>233</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>95</v>
+      </c>
+      <c r="D59" t="s">
+        <v>173</v>
+      </c>
+      <c r="E59" t="s">
+        <v>174</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H59" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>236</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>99</v>
+      </c>
+      <c r="D60" t="s">
+        <v>173</v>
+      </c>
+      <c r="E60" t="s">
+        <v>174</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H60" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>239</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>103</v>
+      </c>
+      <c r="D61" t="s">
+        <v>173</v>
+      </c>
+      <c r="E61" t="s">
+        <v>174</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H61" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>242</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>108</v>
+      </c>
+      <c r="D62" t="s">
+        <v>173</v>
+      </c>
+      <c r="E62" t="s">
+        <v>174</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H62" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>245</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>112</v>
+      </c>
+      <c r="D63" t="s">
+        <v>173</v>
+      </c>
+      <c r="E63" t="s">
+        <v>174</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H63" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>248</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>116</v>
+      </c>
+      <c r="D64" t="s">
+        <v>173</v>
+      </c>
+      <c r="E64" t="s">
+        <v>174</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H64" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>251</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>121</v>
+      </c>
+      <c r="D65" t="s">
+        <v>173</v>
+      </c>
+      <c r="E65" t="s">
+        <v>174</v>
+      </c>
+      <c r="F65" t="s">
+        <v>181</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H65" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>254</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>125</v>
+      </c>
+      <c r="D66" t="s">
+        <v>173</v>
+      </c>
+      <c r="E66" t="s">
+        <v>174</v>
+      </c>
+      <c r="F66" t="s">
+        <v>255</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H66" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>258</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>129</v>
+      </c>
+      <c r="D67" t="s">
+        <v>173</v>
+      </c>
+      <c r="E67" t="s">
+        <v>174</v>
+      </c>
+      <c r="F67" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H67" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>261</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>133</v>
+      </c>
+      <c r="D68" t="s">
+        <v>173</v>
+      </c>
+      <c r="E68" t="s">
+        <v>174</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H68" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>264</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>137</v>
+      </c>
+      <c r="D69" t="s">
+        <v>173</v>
+      </c>
+      <c r="E69" t="s">
+        <v>174</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H69" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>267</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>141</v>
+      </c>
+      <c r="D70" t="s">
+        <v>173</v>
+      </c>
+      <c r="E70" t="s">
+        <v>174</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H70" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>270</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>145</v>
+      </c>
+      <c r="D71" t="s">
+        <v>173</v>
+      </c>
+      <c r="E71" t="s">
+        <v>174</v>
+      </c>
+      <c r="F71" t="s">
+        <v>48</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H71" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>273</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>149</v>
+      </c>
+      <c r="D72" t="s">
+        <v>173</v>
+      </c>
+      <c r="E72" t="s">
+        <v>174</v>
+      </c>
+      <c r="F72" t="s">
+        <v>274</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H72" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>277</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>153</v>
+      </c>
+      <c r="D73" t="s">
+        <v>173</v>
+      </c>
+      <c r="E73" t="s">
+        <v>174</v>
+      </c>
+      <c r="F73" t="s">
+        <v>209</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H73" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>280</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>157</v>
+      </c>
+      <c r="D74" t="s">
+        <v>173</v>
+      </c>
+      <c r="E74" t="s">
+        <v>174</v>
+      </c>
+      <c r="F74" t="s">
+        <v>209</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H74" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>283</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>161</v>
+      </c>
+      <c r="D75" t="s">
+        <v>173</v>
+      </c>
+      <c r="E75" t="s">
+        <v>174</v>
+      </c>
+      <c r="F75" t="s">
+        <v>209</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H75" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>286</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>165</v>
+      </c>
+      <c r="D76" t="s">
+        <v>173</v>
+      </c>
+      <c r="E76" t="s">
+        <v>174</v>
+      </c>
+      <c r="F76" t="s">
+        <v>209</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H76" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>289</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>169</v>
+      </c>
+      <c r="D77" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" t="s">
+        <v>174</v>
+      </c>
+      <c r="F77" t="s">
+        <v>209</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H77" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>292</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>293</v>
+      </c>
+      <c r="D78" t="s">
+        <v>173</v>
+      </c>
+      <c r="E78" t="s">
+        <v>174</v>
+      </c>
+      <c r="F78" t="s">
+        <v>35</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H78" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>296</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>297</v>
+      </c>
+      <c r="D79" t="s">
+        <v>173</v>
+      </c>
+      <c r="E79" t="s">
+        <v>174</v>
+      </c>
+      <c r="F79" t="s">
+        <v>298</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H79" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>301</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>302</v>
+      </c>
+      <c r="D80" t="s">
+        <v>173</v>
+      </c>
+      <c r="E80" t="s">
+        <v>174</v>
+      </c>
+      <c r="F80" t="s">
+        <v>298</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H80" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>305</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>306</v>
+      </c>
+      <c r="D81" t="s">
+        <v>173</v>
+      </c>
+      <c r="E81" t="s">
+        <v>174</v>
+      </c>
+      <c r="F81" t="s">
+        <v>298</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H81" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>309</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>310</v>
+      </c>
+      <c r="D82" t="s">
+        <v>173</v>
+      </c>
+      <c r="E82" t="s">
+        <v>174</v>
+      </c>
+      <c r="F82" t="s">
+        <v>298</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H82" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>313</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>314</v>
+      </c>
+      <c r="D83" t="s">
+        <v>173</v>
+      </c>
+      <c r="E83" t="s">
+        <v>174</v>
+      </c>
+      <c r="F83" t="s">
+        <v>298</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H83" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>317</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>318</v>
+      </c>
+      <c r="D84" t="s">
+        <v>173</v>
+      </c>
+      <c r="E84" t="s">
+        <v>174</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H84" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>321</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>322</v>
+      </c>
+      <c r="D85" t="s">
+        <v>173</v>
+      </c>
+      <c r="E85" t="s">
+        <v>174</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H85" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>325</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>326</v>
+      </c>
+      <c r="D86" t="s">
+        <v>173</v>
+      </c>
+      <c r="E86" t="s">
+        <v>174</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H86" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>329</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>330</v>
+      </c>
+      <c r="D87" t="s">
+        <v>173</v>
+      </c>
+      <c r="E87" t="s">
+        <v>174</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H87" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>333</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>334</v>
+      </c>
+      <c r="D88" t="s">
+        <v>173</v>
+      </c>
+      <c r="E88" t="s">
+        <v>174</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H88" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>337</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>338</v>
+      </c>
+      <c r="D89" t="s">
+        <v>173</v>
+      </c>
+      <c r="E89" t="s">
+        <v>174</v>
+      </c>
+      <c r="F89" t="s">
+        <v>274</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H89" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>341</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>342</v>
+      </c>
+      <c r="D90" t="s">
+        <v>173</v>
+      </c>
+      <c r="E90" t="s">
+        <v>174</v>
+      </c>
+      <c r="F90" t="s">
+        <v>83</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H90" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>345</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>346</v>
+      </c>
+      <c r="D91" t="s">
+        <v>173</v>
+      </c>
+      <c r="E91" t="s">
+        <v>174</v>
+      </c>
+      <c r="F91" t="s">
+        <v>209</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H91" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>349</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>350</v>
+      </c>
+      <c r="D92" t="s">
+        <v>173</v>
+      </c>
+      <c r="E92" t="s">
+        <v>174</v>
+      </c>
+      <c r="F92" t="s">
+        <v>209</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H92" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>353</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>354</v>
+      </c>
+      <c r="D93" t="s">
+        <v>173</v>
+      </c>
+      <c r="E93" t="s">
+        <v>174</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H93" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>357</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>358</v>
+      </c>
+      <c r="D94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F94" t="s">
+        <v>104</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H94" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>361</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>362</v>
+      </c>
+      <c r="D95" t="s">
+        <v>173</v>
+      </c>
+      <c r="E95" t="s">
+        <v>174</v>
+      </c>
+      <c r="F95" t="s">
+        <v>104</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H95" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>365</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>366</v>
+      </c>
+      <c r="D96" t="s">
+        <v>173</v>
+      </c>
+      <c r="E96" t="s">
+        <v>174</v>
+      </c>
+      <c r="F96" t="s">
+        <v>255</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H96" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>369</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>370</v>
+      </c>
+      <c r="D97" t="s">
+        <v>173</v>
+      </c>
+      <c r="E97" t="s">
+        <v>174</v>
+      </c>
+      <c r="F97" t="s">
+        <v>78</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H97" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>373</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>374</v>
+      </c>
+      <c r="D98" t="s">
+        <v>173</v>
+      </c>
+      <c r="E98" t="s">
+        <v>174</v>
+      </c>
+      <c r="F98" t="s">
+        <v>209</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H98" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>377</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>378</v>
+      </c>
+      <c r="D99" t="s">
+        <v>173</v>
+      </c>
+      <c r="E99" t="s">
+        <v>174</v>
+      </c>
+      <c r="F99" t="s">
+        <v>209</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H99" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>381</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>382</v>
+      </c>
+      <c r="D100" t="s">
+        <v>173</v>
+      </c>
+      <c r="E100" t="s">
+        <v>174</v>
+      </c>
+      <c r="F100" t="s">
+        <v>209</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H100" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>385</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>386</v>
+      </c>
+      <c r="D101" t="s">
+        <v>173</v>
+      </c>
+      <c r="E101" t="s">
+        <v>174</v>
+      </c>
+      <c r="F101" t="s">
+        <v>209</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H101" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>389</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>390</v>
+      </c>
+      <c r="D102" t="s">
+        <v>173</v>
+      </c>
+      <c r="E102" t="s">
+        <v>174</v>
+      </c>
+      <c r="F102" t="s">
+        <v>209</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H102" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>393</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>10</v>
       </c>
-      <c r="D57" t="s">
-[...12 lines deleted...]
-        <v>235</v>
+      <c r="D103" t="s">
+        <v>394</v>
+      </c>
+      <c r="E103" t="s">
+        <v>395</v>
+      </c>
+      <c r="F103" t="s">
+        <v>209</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H103" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>398</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" t="s">
+        <v>394</v>
+      </c>
+      <c r="E104" t="s">
+        <v>395</v>
+      </c>
+      <c r="F104" t="s">
+        <v>209</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H104" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>401</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>21</v>
+      </c>
+      <c r="D105" t="s">
+        <v>394</v>
+      </c>
+      <c r="E105" t="s">
+        <v>395</v>
+      </c>
+      <c r="F105" t="s">
+        <v>209</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H105" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>404</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>25</v>
+      </c>
+      <c r="D106" t="s">
+        <v>394</v>
+      </c>
+      <c r="E106" t="s">
+        <v>395</v>
+      </c>
+      <c r="F106" t="s">
+        <v>209</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H106" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>407</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>29</v>
+      </c>
+      <c r="D107" t="s">
+        <v>394</v>
+      </c>
+      <c r="E107" t="s">
+        <v>395</v>
+      </c>
+      <c r="F107" t="s">
+        <v>209</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H107" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>410</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>411</v>
+      </c>
+      <c r="E108" t="s">
+        <v>412</v>
+      </c>
+      <c r="F108" t="s">
+        <v>48</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H108" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>415</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>411</v>
+      </c>
+      <c r="E109" t="s">
+        <v>412</v>
+      </c>
+      <c r="F109" t="s">
+        <v>83</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H109" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>418</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>419</v>
+      </c>
+      <c r="E110" t="s">
+        <v>420</v>
+      </c>
+      <c r="F110" t="s">
+        <v>209</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H110" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>423</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" t="s">
+        <v>419</v>
+      </c>
+      <c r="E111" t="s">
+        <v>420</v>
+      </c>
+      <c r="F111" t="s">
+        <v>209</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H111" t="s">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2630,50 +4604,104 @@
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>